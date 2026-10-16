--- v1 (2026-06-15)
+++ v2 (2026-10-16)
@@ -74,50 +74,51 @@
     <t>9-Muhatap Cep Telefonu</t>
   </si>
   <si>
     <t>10-Muhatap Telefonu</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="162"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="162"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>